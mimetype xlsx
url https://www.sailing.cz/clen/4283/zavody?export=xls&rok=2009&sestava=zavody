--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>092010</t>
   </si>
   <si>
     <t>2009-08-01</t>
   </si>
   <si>
     <t>24 hodin Dářka</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>092206</t>
   </si>
   <si>
     <t>2009-09-12</t>
   </si>
   <si>
     <t>Tvarůžková reagata</t>
   </si>
   <si>
     <t>Mohelnice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>