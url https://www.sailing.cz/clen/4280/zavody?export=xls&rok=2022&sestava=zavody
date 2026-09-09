--- v0 (2026-05-25)
+++ v1 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>SKP 14 a 15</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Lucky regata</t>
   </si>
 </sst>
 </file>
 