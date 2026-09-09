--- v0 (2026-05-25)
+++ v1 (2026-09-09)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>071502</t>
   </si>
   <si>
     <t>2007-05-12</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>071514</t>
   </si>
   <si>
     <t>2007-05-26</t>
   </si>
   <si>
     <t>Luky regata</t>
   </si>
   <si>
     <t>071505</t>
   </si>
   <si>
     <t>2007-07-14</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>071515</t>
   </si>
   <si>
     <t>2007-07-21</t>
   </si>