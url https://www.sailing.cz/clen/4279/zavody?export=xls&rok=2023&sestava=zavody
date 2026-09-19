--- v0 (2026-05-30)
+++ v1 (2026-09-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>48. Skiregata memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Alfa</t>
   </si>
@@ -101,51 +101,51 @@
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Tvarůžková Regata</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2023-06-11</t>
   </si>
   <si>
     <t>Raceboard World Championship</t>
   </si>
   <si>
     <t>Steinhuder Meer, Germany</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Veteran cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-05-20</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>