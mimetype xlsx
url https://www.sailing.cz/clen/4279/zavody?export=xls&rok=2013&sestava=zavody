--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -110,51 +110,51 @@
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2013-08-24</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Lomazice</t>
   </si>
   <si>
     <t>2013-08-29</t>
   </si>
   <si>
     <t>Mezinárodní Mistrovství ČR</t>
   </si>
   <si>
     <t>2013-09-01</t>
   </si>
   <si>
     <t>Mistrovství světa RAC</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-09-14</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>Mohelnice</t>
   </si>
   <si>
     <t>2013-10-05</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>