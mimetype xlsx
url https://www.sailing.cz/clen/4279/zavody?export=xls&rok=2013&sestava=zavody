--- v1 (2026-07-17)
+++ v2 (2026-09-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-05-04</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2013-05-18</t>
   </si>
   <si>
     <t>Věstonická Venuše - okruh A</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2013-06-01</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2013-08-03</t>
   </si>
   <si>
     <t>24 hodin Dářka</t>
   </si>