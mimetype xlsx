--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Optimist race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-09-28</t>
   </si>
   <si>
     <t>Bez vody nemůžeme jezdit</t>
   </si>
   <si>
     <t>lipno - cerna v poumavi</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2018-09-15</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2018-08-04</t>
   </si>