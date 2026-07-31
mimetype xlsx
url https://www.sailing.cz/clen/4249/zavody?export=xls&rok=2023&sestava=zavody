--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-24</t>
   </si>
   <si>
     <t>Mistrovství Světa RS500</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>MČR Cena Šumavy</t>
   </si>