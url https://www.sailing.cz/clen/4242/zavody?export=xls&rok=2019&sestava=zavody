--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2019-10-26</t>
   </si>
   <si>
     <t>Velká cena Prahy MČR TR</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-12</t>
   </si>
   <si>
     <t>23. Česká námořní rallye - MČR One Design</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2019-09-27</t>
   </si>
   <si>
     <t>Mistrovství České republiky</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>