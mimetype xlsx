--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Brněnská šestka</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>