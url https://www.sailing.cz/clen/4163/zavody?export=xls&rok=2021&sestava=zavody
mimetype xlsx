--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>MMČR a Nechranická buchta - 40. ročník</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
 </sst>
 </file>
 