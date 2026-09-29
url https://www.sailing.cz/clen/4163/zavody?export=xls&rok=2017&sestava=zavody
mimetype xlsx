--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-04-22</t>
   </si>
   <si>
     <t>Lucky regata 2017</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2017-05-13</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2017-07-22</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>2017-08-12</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2017-08-19</t>
   </si>