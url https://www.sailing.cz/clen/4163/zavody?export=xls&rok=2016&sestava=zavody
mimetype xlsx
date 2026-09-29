--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-23</t>
   </si>
   <si>
     <t>Luky regata 2016</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-08-13</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2016-08-20</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2016-10-01</t>
   </si>
   <si>
     <t>Jesenický marathon Catamaran Open</t>
   </si>
 </sst>
 </file>
 