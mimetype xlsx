--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-04-27</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2013-05-04</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>2013-07-20</t>
   </si>
   <si>
     <t>Femina regata</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
     <t>2013-08-10</t>
   </si>
   <si>
     <t>Srdružený krajský přebor</t>
   </si>
   <si>
     <t>2013-08-17</t>
   </si>