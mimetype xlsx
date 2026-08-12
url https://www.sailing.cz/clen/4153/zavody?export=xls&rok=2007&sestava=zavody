--- v0 (2026-06-03)
+++ v1 (2026-08-12)
@@ -83,51 +83,51 @@
   <si>
     <t>Prázdninová regata</t>
   </si>
   <si>
     <t>072210</t>
   </si>
   <si>
     <t>2007-10-06</t>
   </si>
   <si>
     <t>Burčáková regata II.</t>
   </si>
   <si>
     <t>077004</t>
   </si>
   <si>
     <t>2007-10-13</t>
   </si>
   <si>
     <t>MČR - 11.Česká námořní rally</t>
   </si>
   <si>
     <t>Biograd - Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>072211</t>
   </si>
   <si>
     <t>2007-10-20</t>
   </si>
   <si>
     <t>O kuře na rožni</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>