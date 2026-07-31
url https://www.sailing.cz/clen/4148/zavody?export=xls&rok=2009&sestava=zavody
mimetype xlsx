--- v0 (2026-06-13)
+++ v1 (2026-07-31)
@@ -113,51 +113,51 @@
   <si>
     <t>091607</t>
   </si>
   <si>
     <t>2009-06-13</t>
   </si>
   <si>
     <t>Hop regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>094259</t>
   </si>
   <si>
     <t>2009-06-20</t>
   </si>
   <si>
     <t>Muggia-Portorose-Muggia - Trofeo 3 Golfi</t>
   </si>
   <si>
     <t>Muggia, ITA</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>091313</t>
   </si>
   <si>
     <t>2009-06-27</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t>091316</t>
   </si>
   <si>
     <t>2009-07-03</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>091411</t>
   </si>