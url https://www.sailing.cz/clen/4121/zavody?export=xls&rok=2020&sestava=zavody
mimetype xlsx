--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2020-08-07</t>
   </si>
   <si>
     <t>Česká jachtařská liga III.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2020-08-05</t>
   </si>
   <si>
     <t>Pražský točák 19</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-22</t>
   </si>
   <si>
     <t>Pražský točák 17</t>
   </si>
   <si>
     <t>2020-07-15</t>
   </si>
   <si>
     <t>Pražský točák 16</t>
   </si>
   <si>
     <t>2020-06-20</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-06-17</t>
   </si>