--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-15</t>
   </si>
   <si>
     <t>7. Offshore Cup ČANY</t>
   </si>
   <si>
     <t>Německo, Balt</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-07-24</t>
   </si>
   <si>
     <t>Pražský točák 17</t>
   </si>
   <si>
     <t>2019-07-10</t>
   </si>
   <si>
     <t>Pražský točák 15</t>
   </si>
   <si>
     <t>2019-06-12</t>
   </si>
   <si>
     <t>Pražský točák 11</t>
   </si>
   <si>
     <t>2019-05-29</t>
   </si>
   <si>
     <t>Pražský točák 9</t>
   </si>