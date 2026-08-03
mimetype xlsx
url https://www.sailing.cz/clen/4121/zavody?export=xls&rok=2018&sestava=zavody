--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-16</t>
   </si>
   <si>
     <t>7. Offshore Cup ČANY</t>
   </si>
   <si>
     <t>Německo, Balt</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>2018-07-18</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2018-06-27</t>
   </si>
   <si>
     <t>Pražský točák XIII.</t>
   </si>
   <si>
     <t>2018-06-06</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>