--- v0 (2026-05-23)
+++ v1 (2026-07-25)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>071340</t>
   </si>
   <si>
     <t>2007-08-18</t>
   </si>
   <si>
     <t>Prázdninové předhánění</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071328</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Avar Cup</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>071118</t>
   </si>
   <si>
     <t>2007-10-13</t>
   </si>
   <si>
     <t>Vytrvalostní závod kajutových lodí</t>
   </si>