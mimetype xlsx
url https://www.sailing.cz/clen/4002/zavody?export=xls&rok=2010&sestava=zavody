--- v0 (2026-05-23)
+++ v1 (2026-07-26)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-04-28</t>
   </si>
   <si>
     <t>Jadranska regata</t>
   </si>
   <si>
     <t>Vis, Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>ORC Croatia Championship</t>
   </si>
   <si>
     <t>Cres</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2010-07-05</t>
   </si>
   <si>
     <t>ORCi European Championship</t>
   </si>
   <si>
     <t>Cagliari</t>
   </si>
   <si>
     <t>2010-08-22</t>
   </si>