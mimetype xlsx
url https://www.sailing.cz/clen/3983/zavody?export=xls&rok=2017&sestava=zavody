--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -80,51 +80,51 @@
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2017-06-15</t>
   </si>
   <si>
     <t>67. Langstreckenregatta Rund um den Bode</t>
   </si>
   <si>
     <t>Bodensee</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>
   <si>
     <t>51st TROFEO RICCARDO GORLA</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-09-09</t>
   </si>
   <si>
     <t>67th Centomiglia</t>
   </si>
   <si>
     <t>2017-10-18</t>
   </si>
   <si>
     <t>Rolex Middle Sea Race - Coastal Race</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>2017-10-21</t>
   </si>
   <si>
     <t>Rolex Middle Sea Race</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>