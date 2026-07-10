--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-02-03</t>
   </si>
   <si>
     <t>Rund Um Bodensee</t>
   </si>
   <si>
     <t xml:space="preserve"> Bodensee</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>Super G</t>
   </si>
   <si>
     <t>Bogliacio- Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-02-04</t>
   </si>
   <si>
     <t>50th Riccardo Gorla Trophy</t>
   </si>
   <si>
     <t>Marina Bogliacio Lago di Garda</t>
   </si>
   <si>
     <t>2016-05-14</t>
   </si>
   <si>
     <t>Lipno Marathon 2016</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2016-06-06</t>
   </si>
   <si>
     <t>Regata Bol d Or Mirabaud 2016</t>
   </si>