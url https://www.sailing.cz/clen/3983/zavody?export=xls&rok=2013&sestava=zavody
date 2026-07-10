--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-06-29</t>
   </si>
   <si>
     <t>Radavská regata</t>
   </si>
   <si>
     <t>Orlík Radava</t>
   </si>
   <si>
     <t xml:space="preserve">470  </t>
   </si>
   <si>
     <t>2013-08-24</t>
   </si>
   <si>
     <t>Radavský pohár</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-09-21</t>
   </si>
   <si>
     <t>MČR - Onedesign</t>
   </si>
   <si>
     <t>marina Frapa, Rogoznice - Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>