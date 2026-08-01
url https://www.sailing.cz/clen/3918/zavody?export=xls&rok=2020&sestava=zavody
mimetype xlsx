--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-26</t>
   </si>
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Mezinárodní mistrovství ČR (Eurocup)</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIX</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>