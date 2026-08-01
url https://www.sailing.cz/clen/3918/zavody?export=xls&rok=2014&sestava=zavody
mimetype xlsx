--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -68,51 +68,51 @@
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2014-06-28</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-09-12</t>
   </si>
   <si>
     <t>Mezinárodní mistrovství ČR</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2014-09-20</t>
   </si>
   <si>
     <t>Modrý Hrozen I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>