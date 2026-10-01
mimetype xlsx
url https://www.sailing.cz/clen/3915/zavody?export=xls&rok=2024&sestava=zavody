--- v0 (2026-08-01)
+++ v1 (2026-10-01)
@@ -104,51 +104,51 @@
   <si>
     <t>Pohár YC Nechranice III</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>MIŠ Regata</t>
   </si>
   <si>
     <t>Lipno - Jeníšov</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Lázeňská regata</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>