--- v0 (2026-05-23)
+++ v1 (2026-09-10)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Cena Červeného Dragouna</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-09-28</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Mistrovstí Evropy Fireball</t>
   </si>
   <si>
     <t>Portorož</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Pohár YC Nechranice III</t>
   </si>