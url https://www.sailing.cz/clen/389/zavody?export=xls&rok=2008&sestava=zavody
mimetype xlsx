--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>081501</t>
   </si>
   <si>
     <t>2008-04-19</t>
   </si>
   <si>
     <t>I.Jesenický maratón</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>081614</t>
   </si>
   <si>
     <t>2008-08-23</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice - Lomazice</t>
   </si>
   <si>
     <t>081615</t>
   </si>
   <si>
     <t>2008-08-28</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>