--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -71,51 +71,51 @@
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>061506</t>
   </si>
   <si>
     <t>2006-07-15</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>061509</t>
   </si>
   <si>
     <t>2006-08-12</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>061617</t>
   </si>
   <si>
     <t>2006-08-19</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice - Lomaznice</t>
   </si>
   <si>
     <t>061618</t>
   </si>
   <si>
     <t>2006-08-24</t>
   </si>
   <si>
     <t>Regata skupiny ČEZ -MČR</t>
   </si>
 </sst>
 </file>
 