--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>032002</t>
   </si>
   <si>
     <t>KP 20 + Moravský pohár I</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>032001</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>031702</t>
   </si>
   <si>
     <t>Český pohár+KP Svč a Pha</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>031621</t>
   </si>
   <si>
     <t>Cena Lučana</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>