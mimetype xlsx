--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>021702</t>
   </si>
   <si>
     <t>Český pohár + Krajský přebor +Krajský př</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>021606</t>
   </si>
   <si>
     <t>XI.Nechranický maratón</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>021511</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>021508</t>
   </si>
   <si>
     <t>Krajský přebor II  (přebor PL&amp;amp;KV kraje)</t>
   </si>