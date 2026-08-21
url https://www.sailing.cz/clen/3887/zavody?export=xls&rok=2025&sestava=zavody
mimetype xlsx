--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -65,51 +65,51 @@
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>Pražský točák XXVI.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>Pražský točák XXII.</t>
   </si>
   <si>
     <t>2025-08-15</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>