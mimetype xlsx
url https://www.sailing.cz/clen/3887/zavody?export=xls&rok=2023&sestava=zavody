--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -65,51 +65,51 @@
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Vytrvalostní závod</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Pražský točák XXIV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-06</t>
   </si>
   <si>
     <t>Pražský točák XXIII</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata Laguna</t>
   </si>
   <si>
     <t>Slapy</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Pražský točák XXI</t>
   </si>
   <si>
     <t>2023-08-18</t>
   </si>