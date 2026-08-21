--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -80,51 +80,51 @@
   <si>
     <t>Slapy</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>The Crown Cup - RS500 Eurocup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>Pražský Točák XI.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2022-05-25</t>
   </si>
   <si>
     <t>Pražský Točák VIII.</t>
   </si>