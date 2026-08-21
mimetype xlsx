--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2021-09-29</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>Pražský točák 15</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>ICZ RODOP liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>ICZ RODOP liga II.</t>
   </si>