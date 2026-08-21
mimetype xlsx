--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -89,51 +89,51 @@
   <si>
     <t>081313</t>
   </si>
   <si>
     <t>2008-06-20</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Orlík-Radava</t>
   </si>
   <si>
     <t>081316</t>
   </si>
   <si>
     <t>2008-06-28</t>
   </si>
   <si>
     <t>Radavská regata</t>
   </si>
   <si>
     <t>Orlík</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>081120</t>
   </si>
   <si>
     <t>2008-07-26</t>
   </si>
   <si>
     <t>Vánoční regata</t>
   </si>
   <si>
     <t>Slapy - Nová Živohošť</t>
   </si>
   <si>
     <t>081214</t>
   </si>
   <si>
     <t>2008-08-02</t>
   </si>
   <si>
     <t>&amp;quot;24&amp;quot;</t>
   </si>
   <si>
     <t>Slapy Km 93</t>
   </si>