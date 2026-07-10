--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-16</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2016-05-04</t>
   </si>
   <si>
     <t>Prigl rejs V</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-05-21</t>
   </si>
   <si>
     <t>Velka cena YC Dyje I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2016-06-04</t>
   </si>
   <si>
     <t>Cena Sumavy I.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2016-06-11</t>
   </si>
   <si>
     <t>O pohár starosty</t>
   </si>