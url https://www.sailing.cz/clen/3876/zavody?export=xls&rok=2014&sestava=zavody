--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -86,51 +86,51 @@
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2014-05-21</t>
   </si>
   <si>
     <t>Závod 2</t>
   </si>
   <si>
     <t>2014-05-24</t>
   </si>
   <si>
     <t>Velká cena YC Dyje I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2014-05-28</t>
   </si>
   <si>
     <t>Prígl Rejs VI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-06-18</t>
   </si>
   <si>
     <t>Závod 3</t>
   </si>
   <si>
     <t>2014-06-20</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
     <t>2014-08-21</t>
   </si>
   <si>
     <t>MČR - Optimistická hvězdička</t>
   </si>