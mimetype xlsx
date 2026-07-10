--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2013-04-27</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2013-05-08</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>2013-05-22</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-06-19</t>
   </si>
   <si>
     <t>Na hranici možností</t>
   </si>
   <si>
     <t>2013-09-18</t>
   </si>
   <si>
     <t>Drž pínu za konec</t>
   </si>
   <si>
     <t>2013-10-12</t>
   </si>
   <si>
     <t>Znojemský pohár</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
 </sst>
 </file>
 