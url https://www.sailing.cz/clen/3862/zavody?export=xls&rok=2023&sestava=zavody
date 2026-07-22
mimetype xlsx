--- v0 (2026-05-16)
+++ v1 (2026-07-22)
@@ -68,51 +68,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Fair play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Rs4  </t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Pražský točák XXIV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>MČR Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>