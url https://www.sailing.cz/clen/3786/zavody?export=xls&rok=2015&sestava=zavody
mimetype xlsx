--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -65,51 +65,51 @@
   <si>
     <t>Pohár Haas-Sohn</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2015-04-25</t>
   </si>
   <si>
     <t>Pohár Roudnice</t>
   </si>
   <si>
     <t>2015-05-27</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
     <t>Praha - Vltava</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>Pražský Točák IX.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2015-06-06</t>
   </si>
   <si>
     <t>YC Kladno Race</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2015-06-17</t>
   </si>
   <si>
     <t>Pražský Točák XII.</t>
   </si>
   <si>
     <t>Vltava Praha</t>
   </si>