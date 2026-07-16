--- v0 (2026-05-25)
+++ v1 (2026-07-16)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>