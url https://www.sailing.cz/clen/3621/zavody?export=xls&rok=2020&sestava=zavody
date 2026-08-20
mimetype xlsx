--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-10</t>
   </si>
   <si>
     <t>24. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Olešná regata - mem. Václava Klementa</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2020-07-04</t>
   </si>