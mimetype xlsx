--- v0 (2026-06-01)
+++ v1 (2026-08-20)
@@ -77,51 +77,51 @@
   <si>
     <t>Podzimní sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2018-07-28</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2018-06-23</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-02</t>
   </si>
   <si>
     <t>Jarní sokolská regata</t>
   </si>
   <si>
     <t>2018-05-26</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2018-05-19</t>
   </si>
   <si>
     <t>Jarní závod</t>
   </si>
   <si>
     <t>Seč</t>
   </si>