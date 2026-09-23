--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -77,51 +77,51 @@
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše II.</t>
   </si>
   <si>
     <t>rozkos</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2021-07-19</t>
   </si>
   <si>
     <t>INTEGRA 2021 Czech Slalom Championship</t>
   </si>
   <si>
     <t>Viganj</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
 </sst>
 </file>
 