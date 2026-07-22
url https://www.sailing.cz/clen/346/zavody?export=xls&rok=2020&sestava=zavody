--- v0 (2026-05-31)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-20</t>
   </si>
   <si>
     <t>MČR FUN Course</t>
   </si>
   <si>
     <t>Viganj - Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>MČR FUS</t>
   </si>
   <si>
     <t>Viganj</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
 </sst>
 </file>
 