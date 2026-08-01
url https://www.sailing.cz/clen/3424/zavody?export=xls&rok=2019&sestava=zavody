--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -107,51 +107,51 @@
   <si>
     <t>Jedovnický kapr</t>
   </si>
   <si>
     <t>Jedovnice</t>
   </si>
   <si>
     <t>2019-08-24</t>
   </si>
   <si>
     <t>Pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2019-07-27</t>
   </si>
   <si>
     <t>Euroimmun-Dreiländer-Cup 2019</t>
   </si>
   <si>
     <t>Berzorfer See</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy II.</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
     <t>Jarní sokolská regata</t>
   </si>
   <si>
     <t>2019-05-25</t>
   </si>
   <si>
     <t>Jarní závod</t>
   </si>
   <si>
     <t>Seč</t>
   </si>