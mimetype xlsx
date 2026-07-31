--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>2006-05-13</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>061112</t>
   </si>
   <si>
     <t>2006-06-04</t>
   </si>
   <si>
     <t>Regatta MČR - One Design</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>062004</t>
   </si>
   <si>
     <t>2006-06-30</t>
   </si>
   <si>
     <t>Šilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>062206</t>
   </si>
   <si>
     <t>2006-07-22</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>