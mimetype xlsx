--- v0 (2026-05-11)
+++ v1 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-14</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>Moravičany</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-08-24</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2019-05-13</t>
   </si>
   <si>
     <t>Mistrovství Evropy Raceboard</t>
   </si>