--- v0 (2026-05-11)
+++ v1 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-05-25</t>
   </si>
   <si>
     <t>Moravský pohár II</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2013-06-01</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2013-06-22</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>2013-08-17</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>